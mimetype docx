--- v0 (2026-02-01)
+++ v1 (2026-08-01)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="4823F483" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -157,117 +157,136 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Replace </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[password instructions]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with information about how users will receive or set their password (Note: Users will set a password during the installation process if Venn is your IdP).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF7C722" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="559F4369" w14:textId="606C1AEF" w:rsidR="004E1D19" w:rsidRDefault="00000000" w:rsidP="00F03DE9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Replace </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>[Required apps to install]</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> with any apps that are required for all users at your organization (e.g., Microsoft Teams, Zoom, Slack, etc.). Include instructions about where/how to download if applicable.</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Company apps list</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with any apps that are required for all users at your organization (e.g., Microsoft Teams, Zoom, Slack, etc.). Include instructions about what login information should be used if applicable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559F4369" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DD6BD51" w14:textId="05A128F1" w:rsidR="00F03DE9" w:rsidRPr="00F03DE9" w:rsidRDefault="00F03DE9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> with any apps that are required for all users at your organization (e.g., Microsoft Teams, Zoom, Slack, etc.). Include instructions about what login information should be used if applicable.</w:t>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you’re using a file system integration, choose the appropriate link(s) next to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>[If applicable, file system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>…].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59E9E7BD" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="200"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Under </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -854,155 +873,114 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="061EBA"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="711724CE" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_mm6wej5dqjm1" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prepare Your Computer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1D19" w14:paraId="67991C1A" w14:textId="77777777" w:rsidTr="00DD2D8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="144" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3659A087" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13315BBD" w14:textId="42DDA40B" w:rsidR="004E1D19" w:rsidRDefault="000C030D" w:rsidP="000C030D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete the appropriate checklist to make sure your computer meets </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">Make sure your computer meets </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="000C030D">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Blue Border System</w:t>
+              </w:r>
+              <w:r w:rsidR="00000000" w:rsidRPr="000C030D">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000C030D">
+              <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Computer Hardware &amp; Software Requirements</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...46 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D127AAA" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1024,50 +1002,51 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="061EBA"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68F88C45" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_ss8icrvexrq2" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Install and Set Up Venn on Your Computer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1D19" w14:paraId="65C1AFED" w14:textId="77777777" w:rsidTr="00DD2D8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="144" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
@@ -1077,69 +1056,69 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow the instructions to set up Venn for </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:anchor="h_01J88GFR25X3GY2CXYDNWB6AME">
+            <w:hyperlink r:id="rId11" w:anchor="h_01J88GFR25X3GY2CXYDNWB6AME">
               <w:r w:rsidR="004E1D19">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Windows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:anchor="h_01J88J7BEC1SNP95ZPC79D8FX8">
+            <w:hyperlink r:id="rId12" w:anchor="h_01J88J7BEC1SNP95ZPC79D8FX8">
               <w:r w:rsidR="004E1D19">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72C11B0D" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
@@ -1256,473 +1235,451 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1D19" w14:paraId="4F8731A3" w14:textId="77777777" w:rsidTr="00DD2D8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="144" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5286F3C8" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5286F3C8" w14:textId="5077AEAD" w:rsidR="004E1D19" w:rsidRDefault="000C030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the Launcher, click </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lick </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="54B6CE3E" wp14:editId="041315CA">
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="image6.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14"/>
+                          <a:blip r:embed="rId13"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Apps</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the left navigation menu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4333F3" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E4333F3" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRPr="008E1FBB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E1FBB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="6B37A41F" wp14:editId="50A02CE0">
                   <wp:extent cx="215348" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="image7.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId14"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="215348" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008E1FBB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Star</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008E1FBB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> apps you use frequently for easy access.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132CA129" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
+          <w:p w14:paraId="5D4F8AA8" w14:textId="38DD32C5" w:rsidR="00F03DE9" w:rsidRPr="008E1FBB" w:rsidRDefault="004E1D19" w:rsidP="008E1FBB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16">
-              <w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="008E1FBB">
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Install</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId17">
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="008E1FBB" w:rsidRPr="008E1FBB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any apps you use for work that aren’t on your device, indicated by the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1FBB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">download </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1FBB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2BE671B5" wp14:editId="42A4E88C">
                   <wp:extent cx="208643" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="image5.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId16"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="208643" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-              <w:t>[Required apps to install]</w:t>
+            <w:r w:rsidRPr="008E1FBB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> icon</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1FBB" w:rsidRPr="008E1FBB">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1D19" w14:paraId="216CE7AE" w14:textId="77777777" w:rsidTr="00DD2D8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="144" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1088158E" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1088158E" w14:textId="18B213B6" w:rsidR="004E1D19" w:rsidRDefault="000C030D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the Launcher, click </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lick </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4B7A1AC0" wp14:editId="26611410">
                   <wp:extent cx="200891" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="8" name="image4.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId17"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="200891" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Websites</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the left navigation menu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FAFAC2C" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="754B7B42" wp14:editId="6BC47DD2">
                   <wp:extent cx="215348" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="image7.png"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15"/>
+                          <a:blip r:embed="rId14"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="215348" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -1779,112 +1736,242 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Log in to and set up work apps.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CCF2382" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and log in to required apps: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71920817" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
+          <w:p w14:paraId="71CDBCBB" w14:textId="7736F47B" w:rsidR="00F03DE9" w:rsidRPr="00F03DE9" w:rsidRDefault="00F03DE9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:anchor="h_01HS96R5V3SYG1YWJQZ1VDRZ8H">
-              <w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[If applicable, file system: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://help.venn.com/hc/en-us/articles/29397531212443-Use-OneDrive-for-Your-Work-Files-with-Venn" \l "h_01HS96R5V3SYG1YWJQZ1VDRZ8H"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>OneDrive (Windows)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00F03DE9">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:highlight w:val="yellow"/>
-                  <w:u w:val="single"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
-                <w:t>OneDrive</w:t>
+                <w:t>OneDrive (Mac)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00000000">
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:anchor="h_01HS96R5V3SYG1YWJQZ1VDRZ8H">
-              <w:r>
+            <w:hyperlink r:id="rId19" w:anchor="h_01HS96R5V3SYG1YWJQZ1VDRZ8H" w:history="1">
+              <w:r w:rsidRPr="00F03DE9">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
-                  <w:highlight w:val="yellow"/>
-                  <w:u w:val="single"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 </w:rPr>
-                <w:t>Google Drive (Windows Only)</w:t>
+                <w:t>Google Drive (Windows)</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:anchor="h_01HS96R5V3SYG1YWJQZ1VDRZ8H" w:history="1">
+              <w:r w:rsidRPr="00F03DE9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                </w:rPr>
+                <w:t>Google Drive (Mac)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:anchor="h_01HS96R5V3SYG1YWJQZ1VDRZ8H" w:history="1">
+              <w:r w:rsidRPr="00F03DE9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                </w:rPr>
+                <w:t>Box (Windows)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F03DE9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0A4D60B5" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A4D60B5" w14:textId="0C9749C9" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>[Required apps to open and log in to]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03DE9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Company apps list</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5583A717" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Import your personal browser bookmarks into Venn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -1937,51 +2024,50 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="061EBA"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D1C12E7" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_pmplt4h2mhga" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Start Using Venn’s Blue Border on Your Computer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1D19" w14:paraId="5ED1D948" w14:textId="77777777" w:rsidTr="00DD2D8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="061EBA"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="144" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
@@ -2195,132 +2281,133 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004E1D19" w:rsidSect="00DD2D8F">
       <w:headerReference w:type="even" r:id="rId25"/>
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="144" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="354"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB83F8F" w14:textId="77777777" w:rsidR="006B0F22" w:rsidRDefault="006B0F22">
+    <w:p w14:paraId="22C5A360" w14:textId="77777777" w:rsidR="00A56761" w:rsidRDefault="00A56761">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D15F064" w14:textId="77777777" w:rsidR="006B0F22" w:rsidRDefault="006B0F22">
+    <w:p w14:paraId="4EAA90FE" w14:textId="77777777" w:rsidR="00A56761" w:rsidRDefault="00A56761">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{72244B95-8CE6-354C-BC23-EE0B05FF92D2}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B1241F3A-274C-304B-BE7D-4F9FE0A3025D}"/>
   </w:font>
   <w:font w:name="Proxima Nova">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{1D2B3343-B028-864E-97CB-250397E551B8}"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{4D727AB9-D124-DB48-BC2E-D672BE4A0EB6}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{5CBF2133-A7FA-214D-8092-45E79BCD32A8}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{3D2EB9AA-3068-2543-A8C8-40332E36D149}"/>
   </w:font>
   <w:font w:name="Proxima Nova Extrabold">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{11810B5F-BEE8-2C4E-B3D1-8A748EFF8A68}"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A8649E5C-548A-7D44-B7F3-EA676E9FA731}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{DE178004-E175-1046-81CD-3E2884759114}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{51BE1A90-BDBB-AF45-93FE-3E1C57076012}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{CA7238B0-0E9F-474A-AC01-CFE92F964BFC}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{44601625-1D20-3640-A975-08B180DD6085}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C079A43" w14:textId="77777777" w:rsidR="003D651A" w:rsidRDefault="003D651A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58B6449F" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="004E1D19">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="637363C6" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="65C0E346" wp14:editId="33DBD1A4">
           <wp:extent cx="1614488" cy="284778"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="7" name="image3.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
@@ -2376,96 +2463,96 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D651A">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F1EDCCF" w14:textId="77777777" w:rsidR="003D651A" w:rsidRDefault="003D651A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E6A5812" w14:textId="77777777" w:rsidR="006B0F22" w:rsidRDefault="006B0F22">
+    <w:p w14:paraId="3934F2B1" w14:textId="77777777" w:rsidR="00A56761" w:rsidRDefault="00A56761">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A73753F" w14:textId="77777777" w:rsidR="006B0F22" w:rsidRDefault="006B0F22">
+    <w:p w14:paraId="6023F584" w14:textId="77777777" w:rsidR="00A56761" w:rsidRDefault="00A56761">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C8ACEC0" w14:textId="77777777" w:rsidR="003D651A" w:rsidRDefault="003D651A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AC0211B" w14:textId="77777777" w:rsidR="004E1D19" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="70F8709B" wp14:editId="0604E2CC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="2725522"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
@@ -2476,61 +2563,61 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="2725522"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7541897C" w14:textId="77777777" w:rsidR="003D651A" w:rsidRDefault="003D651A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="447A3B9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF44D6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2965,120 +3052,124 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="590626791">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2145393086">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1395667593">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1553469348">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1D19"/>
     <w:rsid w:val="000542B8"/>
+    <w:rsid w:val="000C030D"/>
     <w:rsid w:val="00264866"/>
     <w:rsid w:val="002B2B46"/>
     <w:rsid w:val="00391B9C"/>
     <w:rsid w:val="003D651A"/>
     <w:rsid w:val="004E1D19"/>
+    <w:rsid w:val="00682B74"/>
     <w:rsid w:val="006B0F22"/>
     <w:rsid w:val="007C2390"/>
     <w:rsid w:val="007C294E"/>
+    <w:rsid w:val="008120C1"/>
+    <w:rsid w:val="008E1FBB"/>
+    <w:rsid w:val="00A56761"/>
     <w:rsid w:val="00B15B15"/>
     <w:rsid w:val="00DD2D8F"/>
     <w:rsid w:val="00DF5195"/>
+    <w:rsid w:val="00F03DE9"/>
+    <w:rsid w:val="00F25BF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="742B53B5"/>
   <w15:docId w15:val="{2A39AC8C-C086-C54E-993C-78125248C302}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Proxima Nova" w:eastAsia="Proxima Nova" w:hAnsi="Proxima Nova" w:cs="Proxima Nova"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3717,59 +3808,94 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D651A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D651A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D651A"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C030D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C030D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F03DE9"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15771282038555-What-is-Venn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15691172333083-Set-Up-Venn-on-a-Mac-Computer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29401223441307-Use-Google-Drive-for-Your-Work-Files-with-Venn" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15928640076315-Set-Up-Venn-on-a-Windows-Computer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29931091869979" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29931091869979" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29397531212443-Use-OneDrive-for-Your-Work-Files-with-Venn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/article_attachments/30257748748571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/28969693822491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29070529426715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/article_attachments/30257771173531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/16640980939547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/4412116927899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15771282038555-What-is-Venn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/45945371122971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/48165361800219" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15691172333083-Set-Up-Venn-on-a-Mac-Computer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/45944712060059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/15928640076315-Set-Up-Venn-on-a-Windows-Computer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/28969693822491" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29931091869979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29070529426715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/22309899300763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/29401223441307-Use-Google-Drive-for-Your-Work-Files-with-Venn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/16640980939547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.venn.com/hc/en-us/articles/4412116927899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4064,50 +4190,65 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3487</Characters>
+  <Pages>2</Pages>
+  <Words>601</Words>
+  <Characters>3429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4111</CharactersWithSpaces>
+  <CharactersWithSpaces>4022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>